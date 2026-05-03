--- v0 (2025-10-19)
+++ v1 (2026-05-03)
@@ -6,155 +6,201 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="27C974B2" w14:textId="77777777" w:rsidR="00130DA6" w:rsidRDefault="006A14BE" w:rsidP="006A14BE">
+    <w:p w14:paraId="2E6C2533" w14:textId="77777777" w:rsidR="008F582A" w:rsidRDefault="006A14BE" w:rsidP="008F582A">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="da-DK"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="40553856" wp14:editId="205F1349">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40553856" wp14:editId="6135F373">
+            <wp:simplePos x="5114925" y="542925"/>
+            <wp:positionH relativeFrom="column">
+              <wp:align>right</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:align>top</wp:align>
+            </wp:positionV>
             <wp:extent cx="1757671" cy="779228"/>
             <wp:effectExtent l="0" t="0" r="0" b="1905"/>
-            <wp:docPr id="1" name="Billede 1"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="1" name="Billede 1">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPr id="1" name="Billede 1">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8"/>
+                    <a:blip r:embed="rId8" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1779819" cy="789047"/>
+                      <a:ext cx="1757671" cy="779228"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+          </wp:anchor>
         </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60752696" w14:textId="77777777" w:rsidR="008F582A" w:rsidRPr="008F582A" w:rsidRDefault="008F582A" w:rsidP="008F582A"/>
+    <w:p w14:paraId="4CD3D5FC" w14:textId="77777777" w:rsidR="008F582A" w:rsidRPr="008F582A" w:rsidRDefault="008F582A" w:rsidP="008F582A"/>
+    <w:p w14:paraId="27C974B2" w14:textId="424939FC" w:rsidR="00130DA6" w:rsidRPr="008F582A" w:rsidRDefault="008F582A" w:rsidP="008F582A">
+      <w:pPr>
+        <w:pStyle w:val="Overskrift1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008F582A">
+        <w:t>Underretning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F582A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F582A">
+        <w:t>efter barnets lov § 133</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F582A">
+        <w:br w:type="textWrapping" w:clear="all"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabel-Gitter"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="Sendes til"/>
+        <w:tblDescription w:val="Send din underretnng til vores sikre postkase"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4786"/>
         <w:gridCol w:w="4786"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006A14BE" w14:paraId="2071D6A0" w14:textId="77777777" w:rsidTr="00DD6B9A">
+      <w:tr w:rsidR="006A14BE" w14:paraId="2071D6A0" w14:textId="77777777" w:rsidTr="00D45051">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
           </w:tcPr>
           <w:p w14:paraId="768EA82D" w14:textId="77777777" w:rsidR="006A14BE" w:rsidRPr="0050204C" w:rsidRDefault="00CE6ECB" w:rsidP="006A14BE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050204C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Sendes til</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
           </w:tcPr>
           <w:p w14:paraId="59D6CC8B" w14:textId="77777777" w:rsidR="000F22C2" w:rsidRDefault="000F22C2" w:rsidP="006A14BE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE6ECB" w14:paraId="26D22EA3" w14:textId="77777777" w:rsidTr="00DD6B9A">
+      <w:tr w:rsidR="00CE6ECB" w14:paraId="26D22EA3" w14:textId="77777777" w:rsidTr="00D45051">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A4381B4" w14:textId="34D6489E" w:rsidR="00CE6ECB" w:rsidRDefault="00A80650" w:rsidP="006A14BE">
-[...4 lines deleted...]
-              <w:r w:rsidR="00713DA6" w:rsidRPr="00805D0B">
+          <w:p w14:paraId="4A4381B4" w14:textId="7295313B" w:rsidR="00CE6ECB" w:rsidRDefault="004D6A30" w:rsidP="006A14BE">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:tooltip="Skriv til Børn og Unge" w:history="1">
+              <w:r w:rsidR="00D45051">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Boern.unge@holstebro.dk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00713DA6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1AD3BE78" w14:textId="77777777" w:rsidR="00CE6ECB" w:rsidRDefault="00CE6ECB" w:rsidP="006A14BE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Holstebro Kommune</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="483EC089" w14:textId="77777777" w:rsidR="00CE6ECB" w:rsidRDefault="00CE6ECB" w:rsidP="006A14BE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Familiesektionen </w:t>
             </w:r>
@@ -172,173 +218,290 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">7500 Holstebro </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
           </w:tcPr>
           <w:p w14:paraId="4B4EC3F9" w14:textId="77777777" w:rsidR="000F22C2" w:rsidRDefault="000F22C2" w:rsidP="006A14BE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="27C117DA" w14:textId="77777777" w:rsidR="00CE6ECB" w:rsidRDefault="000F22C2" w:rsidP="006A14BE">
-[...3 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="35BCCB5B" w14:textId="79879397" w:rsidR="000F22C2" w:rsidRPr="000F22C2" w:rsidRDefault="000F22C2" w:rsidP="008F582A">
+            <w:pPr>
+              <w:pStyle w:val="Overskrift1"/>
+              <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...36 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="780CAACC" w14:textId="6A2334C4" w:rsidR="00A80650" w:rsidRDefault="002F29C1" w:rsidP="002F29C1">
+    <w:p w14:paraId="780CAACC" w14:textId="5DF28D54" w:rsidR="00A80650" w:rsidRDefault="002F29C1" w:rsidP="002F29C1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00713DA6" w:rsidRPr="00713DA6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Følg ”Den gode skriftlige underretning – en vejledning til fagpersoner” som ligger på </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="00A80650">
+      <w:hyperlink r:id="rId10" w:tooltip="Se på hjemmesiden Holstebro.dk" w:history="1">
+        <w:r w:rsidR="00D45051">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
-          <w:t>holste</w:t>
-[...15 lines deleted...]
-          <w:t>ro.dk</w:t>
+          <w:t>holstebro.dk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
+    <w:p w14:paraId="6951146F" w14:textId="77777777" w:rsidR="00405C08" w:rsidRDefault="00405C08" w:rsidP="002F29C1">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabel-Gitter"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblDescription w:val="Hvem underretter"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9572"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00405C08" w14:paraId="36EFB9DC" w14:textId="77777777" w:rsidTr="00D45051">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9572" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4188C4B9" w14:textId="77777777" w:rsidR="00405C08" w:rsidRPr="00D8432F" w:rsidRDefault="00405C08" w:rsidP="001C6BEB">
+            <w:pPr>
+              <w:pStyle w:val="Listeafsnit"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D8432F">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Underretning indsendt af </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00405C08" w14:paraId="16CA5B27" w14:textId="77777777" w:rsidTr="00D45051">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9572" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25B9FFCB" w14:textId="77777777" w:rsidR="00405C08" w:rsidRDefault="00405C08" w:rsidP="001C6BEB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Underretters navn og stilling: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B96E489" w14:textId="77777777" w:rsidR="00405C08" w:rsidRDefault="00405C08" w:rsidP="001C6BEB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00405C08" w14:paraId="35EF1D62" w14:textId="77777777" w:rsidTr="00D45051">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9572" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C17928D" w14:textId="4FE88744" w:rsidR="00405C08" w:rsidRDefault="00405C08" w:rsidP="001C6BEB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Leders navn og stilling: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F5E0B94" w14:textId="77777777" w:rsidR="00405C08" w:rsidRDefault="00405C08" w:rsidP="001C6BEB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00405C08" w14:paraId="4161B245" w14:textId="77777777" w:rsidTr="00D45051">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9572" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="314712AB" w14:textId="77777777" w:rsidR="00405C08" w:rsidRDefault="00405C08" w:rsidP="001C6BEB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Telefonnummer: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EA3EA57" w14:textId="77777777" w:rsidR="00405C08" w:rsidRDefault="00405C08" w:rsidP="001C6BEB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00405C08" w14:paraId="40B3CC56" w14:textId="77777777" w:rsidTr="00D45051">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9572" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C00D06A" w14:textId="77777777" w:rsidR="00405C08" w:rsidRDefault="00405C08" w:rsidP="001C6BEB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Dato for indsendelse af underretningen: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26485A10" w14:textId="77777777" w:rsidR="00405C08" w:rsidRDefault="00405C08" w:rsidP="001C6BEB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00405C08" w:rsidRPr="00164ACD" w14:paraId="06249673" w14:textId="77777777" w:rsidTr="00D45051">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9572" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CB2E5BE" w14:textId="77777777" w:rsidR="00405C08" w:rsidRPr="00164ACD" w:rsidRDefault="00405C08" w:rsidP="001C6BEB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00164ACD">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du vil modtage en kvittering fra Familiesektionen senest 6 hverdage efter modtagelse af underretningen </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p w14:paraId="77092BCF" w14:textId="12B2FFD1" w:rsidR="00BA6AE5" w:rsidRPr="00713DA6" w:rsidRDefault="00713DA6" w:rsidP="002F29C1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00713DA6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabel-Gitter"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblDescription w:val="Hvem hndler din underretning om?"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4786"/>
         <w:gridCol w:w="3289"/>
         <w:gridCol w:w="1497"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0050204C" w14:paraId="3F9CEE5E" w14:textId="77777777" w:rsidTr="00A873F0">
+      <w:tr w:rsidR="0050204C" w14:paraId="3F9CEE5E" w14:textId="77777777" w:rsidTr="00D45051">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8075" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
           </w:tcPr>
           <w:p w14:paraId="35E2A334" w14:textId="77777777" w:rsidR="0050204C" w:rsidRPr="00A873F0" w:rsidRDefault="0050204C" w:rsidP="00A873F0">
             <w:pPr>
               <w:pStyle w:val="Listeafsnit"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A873F0">
               <w:rPr>
                 <w:b/>
               </w:rPr>
@@ -352,135 +515,135 @@
             </w:r>
             <w:r w:rsidRPr="00A873F0">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>m/kontaktoplysninger</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1497" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
           </w:tcPr>
           <w:p w14:paraId="529BD73C" w14:textId="77777777" w:rsidR="0050204C" w:rsidRDefault="0050204C" w:rsidP="001D515A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006944D9" w14:paraId="29261DBE" w14:textId="77777777" w:rsidTr="006944D9">
+      <w:tr w:rsidR="006944D9" w14:paraId="29261DBE" w14:textId="77777777" w:rsidTr="00D45051">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="02715043" w14:textId="77777777" w:rsidR="006944D9" w:rsidRPr="006944D9" w:rsidRDefault="006944D9" w:rsidP="001D515A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Barnets navn:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="5020D216" w14:textId="77777777" w:rsidR="006944D9" w:rsidRDefault="006944D9" w:rsidP="001D515A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Barnets cpr. nr.:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1628753B" w14:textId="77777777" w:rsidR="006944D9" w:rsidRDefault="006944D9" w:rsidP="001D515A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006944D9" w14:paraId="7A5700BD" w14:textId="77777777" w:rsidTr="006944D9">
+      <w:tr w:rsidR="006944D9" w14:paraId="7A5700BD" w14:textId="77777777" w:rsidTr="00D45051">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="364FDC8A" w14:textId="77777777" w:rsidR="006944D9" w:rsidRDefault="006944D9" w:rsidP="001D515A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Forældres navne:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30CC5DCB" w14:textId="77777777" w:rsidR="006944D9" w:rsidRDefault="006944D9" w:rsidP="001D515A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="2B370F69" w14:textId="77777777" w:rsidR="006944D9" w:rsidRDefault="006944D9" w:rsidP="001D515A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Evt. forældres cpr. nr.: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006944D9" w14:paraId="6A665DB6" w14:textId="77777777" w:rsidTr="006944D9">
+      <w:tr w:rsidR="006944D9" w14:paraId="6A665DB6" w14:textId="77777777" w:rsidTr="00D45051">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="76C44B71" w14:textId="77777777" w:rsidR="006944D9" w:rsidRDefault="006944D9" w:rsidP="001D515A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Adresse/adresser: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="638F26C2" w14:textId="77777777" w:rsidR="006944D9" w:rsidRDefault="006944D9" w:rsidP="001D515A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
@@ -496,101 +659,102 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Telefonnummer</w:t>
             </w:r>
             <w:r w:rsidR="00A873F0">
               <w:t xml:space="preserve"> forældre og barnet</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7426007B" w14:textId="77777777" w:rsidR="0050204C" w:rsidRDefault="0050204C" w:rsidP="006A14BE">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabel-Gitter"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblDescription w:val="Oplysninger om skole eller dagtilbud"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4786"/>
         <w:gridCol w:w="4786"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006944D9" w14:paraId="42739021" w14:textId="77777777" w:rsidTr="00DD6B9A">
+      <w:tr w:rsidR="006944D9" w14:paraId="42739021" w14:textId="77777777" w:rsidTr="00D45051">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
           </w:tcPr>
           <w:p w14:paraId="70ED6811" w14:textId="77777777" w:rsidR="006944D9" w:rsidRPr="00DF31FD" w:rsidRDefault="006944D9" w:rsidP="00DF31FD">
             <w:pPr>
               <w:pStyle w:val="Listeafsnit"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF31FD">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Data på barnet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
           </w:tcPr>
           <w:p w14:paraId="5EBE37E7" w14:textId="77777777" w:rsidR="006944D9" w:rsidRDefault="006944D9" w:rsidP="001D515A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006944D9" w14:paraId="634AD5BA" w14:textId="77777777" w:rsidTr="001D515A">
+      <w:tr w:rsidR="006944D9" w14:paraId="634AD5BA" w14:textId="77777777" w:rsidTr="00D45051">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="666D1B73" w14:textId="77777777" w:rsidR="006944D9" w:rsidRPr="006944D9" w:rsidRDefault="006944D9" w:rsidP="001D515A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Nuværende skole/dagtilbud</w:t>
             </w:r>
             <w:r w:rsidR="00A873F0">
               <w:t xml:space="preserve"> og hvor længe har barnet går der</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -599,51 +763,51 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="02C30657" w14:textId="77777777" w:rsidR="006944D9" w:rsidRDefault="006944D9" w:rsidP="001D515A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Navn på klasselærer/kontaktp</w:t>
             </w:r>
             <w:r w:rsidR="005B1E7C">
               <w:t>ædagog</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0ED6D8E1" w14:textId="77777777" w:rsidR="006944D9" w:rsidRDefault="006944D9" w:rsidP="001D515A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006944D9" w14:paraId="47AFAF6E" w14:textId="77777777" w:rsidTr="001D515A">
+      <w:tr w:rsidR="006944D9" w14:paraId="47AFAF6E" w14:textId="77777777" w:rsidTr="00D45051">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="48F634EF" w14:textId="77777777" w:rsidR="006944D9" w:rsidRDefault="006944D9" w:rsidP="001D515A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Hvilket klassetrin: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28599209" w14:textId="77777777" w:rsidR="006944D9" w:rsidRDefault="006944D9" w:rsidP="001D515A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
@@ -651,826 +815,670 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="0F443B9D" w14:textId="77777777" w:rsidR="006944D9" w:rsidRDefault="006944D9" w:rsidP="001D515A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Evt. oplysninger om tidligere skole/dagtilbud: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="39E9EE0C" w14:textId="77777777" w:rsidR="006944D9" w:rsidRDefault="006944D9" w:rsidP="006A14BE">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabel-Gitter"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblDescription w:val="Hvordan kender du barnet?"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9572"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009C117B" w14:paraId="588FA32D" w14:textId="77777777" w:rsidTr="00DD6B9A">
+      <w:tr w:rsidR="009C117B" w14:paraId="588FA32D" w14:textId="77777777" w:rsidTr="00D45051">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9572" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
           </w:tcPr>
           <w:p w14:paraId="5E5E0917" w14:textId="77777777" w:rsidR="009C117B" w:rsidRPr="00451936" w:rsidRDefault="00F11EC1" w:rsidP="00451936">
             <w:pPr>
               <w:pStyle w:val="Listeafsnit"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451936">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Hvem s</w:t>
             </w:r>
             <w:r w:rsidR="006204EA" w:rsidRPr="00451936">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">kriver, og hvad er dit kendskab </w:t>
             </w:r>
             <w:r w:rsidRPr="00451936">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">til barnet og familien (jf. </w:t>
             </w:r>
             <w:r w:rsidR="005A6DB2" w:rsidRPr="00451936">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">ovenstående </w:t>
             </w:r>
             <w:r w:rsidRPr="00451936">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">vejledning) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F11EC1" w14:paraId="56FEDF13" w14:textId="77777777" w:rsidTr="009C117B">
+      <w:tr w:rsidR="00F11EC1" w14:paraId="56FEDF13" w14:textId="77777777" w:rsidTr="00D45051">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9572" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1973DDCD" w14:textId="77777777" w:rsidR="00F11EC1" w:rsidRDefault="00F11EC1" w:rsidP="00F11EC1">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0D10BCE5" w14:textId="77777777" w:rsidR="00F11EC1" w:rsidRDefault="00F11EC1" w:rsidP="00F11EC1">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="562B523D" w14:textId="77777777" w:rsidR="00F11EC1" w:rsidRDefault="00F11EC1" w:rsidP="00F11EC1">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0AC0D1D8" w14:textId="77777777" w:rsidR="000F22C2" w:rsidRDefault="000F22C2" w:rsidP="006A14BE">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabel-Gitter"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblDescription w:val="Hvorfor er du bekymret?"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9572"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0047325C" w14:paraId="6537A20D" w14:textId="77777777" w:rsidTr="001D515A">
+      <w:tr w:rsidR="0047325C" w14:paraId="6537A20D" w14:textId="77777777" w:rsidTr="00D45051">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9572" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
           </w:tcPr>
           <w:p w14:paraId="223EFB33" w14:textId="77777777" w:rsidR="0047325C" w:rsidRPr="00451936" w:rsidRDefault="0047325C" w:rsidP="00451936">
             <w:pPr>
               <w:pStyle w:val="Listeafsnit"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451936">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Årsagen til din bekymring (jf. </w:t>
             </w:r>
             <w:r w:rsidR="005A6DB2" w:rsidRPr="00451936">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">ovenstående </w:t>
             </w:r>
             <w:r w:rsidRPr="00451936">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">vejledning) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0047325C" w14:paraId="6B6AA1B8" w14:textId="77777777" w:rsidTr="001D515A">
+      <w:tr w:rsidR="0047325C" w14:paraId="6B6AA1B8" w14:textId="77777777" w:rsidTr="00D45051">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9572" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2250B45A" w14:textId="77777777" w:rsidR="0047325C" w:rsidRDefault="0047325C" w:rsidP="001D515A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0D239C31" w14:textId="77777777" w:rsidR="0047325C" w:rsidRDefault="0047325C" w:rsidP="001D515A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2A2BBFD2" w14:textId="77777777" w:rsidR="0047325C" w:rsidRDefault="0047325C" w:rsidP="001D515A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="74CB0627" w14:textId="77777777" w:rsidR="0047325C" w:rsidRDefault="0047325C" w:rsidP="006A14BE">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="049C3FFB" w14:textId="77777777" w:rsidR="00175E6A" w:rsidRDefault="00175E6A" w:rsidP="006A14BE">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabel-Gitter"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblDescription w:val="DIne observationer og hvad fungerer godt"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9572"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA5F55" w14:paraId="4CC548AC" w14:textId="77777777" w:rsidTr="007F2DF2">
+      <w:tr w:rsidR="00AA5F55" w14:paraId="4CC548AC" w14:textId="77777777" w:rsidTr="00D45051">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9572" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
           </w:tcPr>
           <w:p w14:paraId="2BB7FF2E" w14:textId="77777777" w:rsidR="00AA5F55" w:rsidRPr="00451936" w:rsidRDefault="00AA5F55" w:rsidP="00451936">
             <w:pPr>
               <w:pStyle w:val="Listeafsnit"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451936">
               <w:rPr>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Observationer og beskrivelse af barnet og forældrene</w:t>
             </w:r>
             <w:r w:rsidR="00451936">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>, herunder hvad bekymrer og hvad fungerer</w:t>
             </w:r>
             <w:r w:rsidRPr="00451936">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> (jf. </w:t>
             </w:r>
             <w:r w:rsidR="005A6DB2" w:rsidRPr="00451936">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">ovenstående </w:t>
             </w:r>
             <w:r w:rsidRPr="00451936">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">vejledning) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA5F55" w14:paraId="4F415F4E" w14:textId="77777777" w:rsidTr="007F2DF2">
+      <w:tr w:rsidR="00AA5F55" w14:paraId="4F415F4E" w14:textId="77777777" w:rsidTr="00D45051">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4781DAD5" w14:textId="77777777" w:rsidR="00AA5F55" w:rsidRDefault="00AA5F55" w:rsidP="001D515A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5BB4E9E1" w14:textId="77777777" w:rsidR="00AA5F55" w:rsidRDefault="00AA5F55" w:rsidP="001D515A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="467D4809" w14:textId="77777777" w:rsidR="00AA5F55" w:rsidRDefault="00AA5F55" w:rsidP="001D515A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="19F20B9B" w14:textId="77777777" w:rsidR="00AA5F55" w:rsidRDefault="00AA5F55" w:rsidP="006A14BE">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabel-Gitter"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblDescription w:val="Hvordan har du forsøgt at hjælpe?"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9572"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00094CEE" w14:paraId="12676E81" w14:textId="77777777" w:rsidTr="001D515A">
+      <w:tr w:rsidR="00094CEE" w14:paraId="12676E81" w14:textId="77777777" w:rsidTr="00D45051">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9572" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
           </w:tcPr>
           <w:p w14:paraId="75B3EBBB" w14:textId="77777777" w:rsidR="00094CEE" w:rsidRPr="0005445F" w:rsidRDefault="005A6DB2" w:rsidP="0005445F">
             <w:pPr>
               <w:pStyle w:val="Listeafsnit"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0005445F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Hvordan har du forsøgt at hjælpe</w:t>
             </w:r>
             <w:r w:rsidR="00094CEE" w:rsidRPr="0005445F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> (jf. </w:t>
             </w:r>
             <w:r w:rsidRPr="0005445F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">ovenstående </w:t>
             </w:r>
             <w:r w:rsidR="00094CEE" w:rsidRPr="0005445F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">vejledning) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00094CEE" w14:paraId="7AD81E65" w14:textId="77777777" w:rsidTr="001D515A">
+      <w:tr w:rsidR="00094CEE" w14:paraId="7AD81E65" w14:textId="77777777" w:rsidTr="00D45051">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9572" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25071139" w14:textId="77777777" w:rsidR="00094CEE" w:rsidRDefault="00094CEE" w:rsidP="001D515A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1B2C80B1" w14:textId="77777777" w:rsidR="00094CEE" w:rsidRDefault="00094CEE" w:rsidP="001D515A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1551B6A2" w14:textId="77777777" w:rsidR="00094CEE" w:rsidRDefault="00094CEE" w:rsidP="001D515A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5012F5B6" w14:textId="77777777" w:rsidR="00094CEE" w:rsidRDefault="00094CEE" w:rsidP="006A14BE">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabel-Gitter"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblDescription w:val="Dit samarbeje med forældrene"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9572"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00737772" w14:paraId="17CB958A" w14:textId="77777777" w:rsidTr="001D515A">
+      <w:tr w:rsidR="00737772" w14:paraId="17CB958A" w14:textId="77777777" w:rsidTr="00D45051">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9572" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
           </w:tcPr>
           <w:p w14:paraId="02692C0D" w14:textId="77777777" w:rsidR="00737772" w:rsidRPr="0005445F" w:rsidRDefault="00737772" w:rsidP="0005445F">
             <w:pPr>
               <w:pStyle w:val="Listeafsnit"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0005445F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Samarbejde med forældrene (jf. ovenstående vejledning) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00737772" w14:paraId="01FBEE48" w14:textId="77777777" w:rsidTr="001D515A">
+      <w:tr w:rsidR="00737772" w14:paraId="01FBEE48" w14:textId="77777777" w:rsidTr="00D45051">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9572" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7834860E" w14:textId="77777777" w:rsidR="00737772" w:rsidRDefault="00737772" w:rsidP="001D515A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1207BD67" w14:textId="77777777" w:rsidR="00737772" w:rsidRDefault="00737772" w:rsidP="001D515A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4DF9C4B3" w14:textId="77777777" w:rsidR="00737772" w:rsidRDefault="00737772" w:rsidP="001D515A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="38F0FF2C" w14:textId="77777777" w:rsidR="00737772" w:rsidRDefault="00737772" w:rsidP="006A14BE">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabel-Gitter"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblDescription w:val="Kommer barnet i skole eller dagtilbud?"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9572"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000C731C" w14:paraId="351C3B3C" w14:textId="77777777" w:rsidTr="001D515A">
+      <w:tr w:rsidR="000C731C" w14:paraId="351C3B3C" w14:textId="77777777" w:rsidTr="00D45051">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9572" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
           </w:tcPr>
           <w:p w14:paraId="107A0B9D" w14:textId="77777777" w:rsidR="000C731C" w:rsidRPr="0005445F" w:rsidRDefault="000C731C" w:rsidP="0005445F">
             <w:pPr>
               <w:pStyle w:val="Listeafsnit"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0005445F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Barnets fremmøde (jf. ovenstående vejledning) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C731C" w14:paraId="29D65123" w14:textId="77777777" w:rsidTr="001D515A">
+      <w:tr w:rsidR="000C731C" w14:paraId="29D65123" w14:textId="77777777" w:rsidTr="00D45051">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9572" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1719454A" w14:textId="77777777" w:rsidR="000C731C" w:rsidRDefault="000C731C" w:rsidP="001D515A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3F83EF37" w14:textId="77777777" w:rsidR="000C731C" w:rsidRDefault="000C731C" w:rsidP="001D515A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="437CE7D3" w14:textId="77777777" w:rsidR="000C731C" w:rsidRDefault="000C731C" w:rsidP="001D515A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1DF36A22" w14:textId="77777777" w:rsidR="000C731C" w:rsidRDefault="000C731C" w:rsidP="006A14BE">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabel-Gitter"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblDescription w:val="Hvordan er forældrene informeret om denne underretning?"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9572"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000C731C" w14:paraId="65E8DB62" w14:textId="77777777" w:rsidTr="0005445F">
+      <w:tr w:rsidR="000C731C" w14:paraId="65E8DB62" w14:textId="77777777" w:rsidTr="00D45051">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9572" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
           </w:tcPr>
           <w:p w14:paraId="1E3B5998" w14:textId="77777777" w:rsidR="000C731C" w:rsidRPr="0005445F" w:rsidRDefault="000C731C" w:rsidP="0005445F">
             <w:pPr>
               <w:pStyle w:val="Listeafsnit"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0005445F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Hvordan er forældrene orienteret om denne underretning (jf. ovenstående vejledning) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C731C" w14:paraId="0839BA96" w14:textId="77777777" w:rsidTr="0005445F">
+      <w:tr w:rsidR="000C731C" w14:paraId="0839BA96" w14:textId="77777777" w:rsidTr="00D45051">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9572" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31351D2A" w14:textId="77777777" w:rsidR="000C731C" w:rsidRDefault="000C731C" w:rsidP="001D515A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5DAC9093" w14:textId="77777777" w:rsidR="000C731C" w:rsidRDefault="000C731C" w:rsidP="001D515A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="403339B5" w14:textId="77777777" w:rsidR="000C731C" w:rsidRDefault="000C731C" w:rsidP="001D515A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="29B7BA33" w14:textId="77777777" w:rsidR="000C731C" w:rsidRDefault="000C731C" w:rsidP="006A14BE">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabel-Gitter"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
-[...228 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="Andre vigtige og relevante forhold"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4531"/>
         <w:gridCol w:w="1858"/>
         <w:gridCol w:w="3183"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CC51D6" w14:paraId="13CF3648" w14:textId="77777777" w:rsidTr="006D0FB4">
+      <w:tr w:rsidR="00AF7C5C" w14:paraId="26AE8503" w14:textId="77777777" w:rsidTr="004D6A30">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9572" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+          </w:tcPr>
+          <w:p w14:paraId="086F08BA" w14:textId="77777777" w:rsidR="00AF7C5C" w:rsidRPr="0005445F" w:rsidRDefault="00AF7C5C" w:rsidP="0005445F">
+            <w:pPr>
+              <w:pStyle w:val="Listeafsnit"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0005445F">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Andre vigtige og relevante forhold (jf. ovenstående vejledning) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF7C5C" w14:paraId="61587B92" w14:textId="77777777" w:rsidTr="004D6A30">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9572" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="10319BD6" w14:textId="77777777" w:rsidR="00AF7C5C" w:rsidRDefault="00AF7C5C" w:rsidP="001D515A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A3408C1" w14:textId="77777777" w:rsidR="00AF7C5C" w:rsidRDefault="00AF7C5C" w:rsidP="001D515A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1940ADCE" w14:textId="77777777" w:rsidR="00AF7C5C" w:rsidRDefault="00AF7C5C" w:rsidP="001D515A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC51D6" w14:paraId="13CF3648" w14:textId="77777777" w:rsidTr="004D6A30">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="722EC1F5" w14:textId="77777777" w:rsidR="00CC51D6" w:rsidRDefault="00CC51D6" w:rsidP="00CC51D6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1858" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -1805,124 +1813,129 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0406001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="102120026">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:docVars>
+    <w:docVar w:name="AssistResultSummary" w:val="{&quot;LastUpdated&quot;:&quot;2026-04-24T11:04:37.8171723+02:00&quot;,&quot;Checksum&quot;:&quot;c1565db4252d6189e787b9888dd1ed6a&quot;,&quot;IsAccessible&quot;:true,&quot;Settings&quot;:{&quot;CreatePdfUa&quot;:2}}"/>
+    <w:docVar w:name="Encrypted_CloudStatistics_StoryID" w:val="2pxgmG17Dtb/QbjdZRDSsWJRxDOxj2vR/boevwTq6mK1sciCYg/Df3qLp1buDmWI"/>
+  </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="007D1EDD"/>
     <w:rsid w:val="00004AA3"/>
     <w:rsid w:val="00013EA4"/>
     <w:rsid w:val="00014751"/>
     <w:rsid w:val="00014A0A"/>
     <w:rsid w:val="00023F51"/>
     <w:rsid w:val="00027B0C"/>
     <w:rsid w:val="00027C81"/>
     <w:rsid w:val="00033891"/>
     <w:rsid w:val="00035465"/>
     <w:rsid w:val="0004385B"/>
     <w:rsid w:val="0004516D"/>
     <w:rsid w:val="000529FF"/>
     <w:rsid w:val="00053DF0"/>
     <w:rsid w:val="0005445F"/>
     <w:rsid w:val="00056E86"/>
     <w:rsid w:val="00083C31"/>
     <w:rsid w:val="00084FB3"/>
     <w:rsid w:val="000900FD"/>
     <w:rsid w:val="0009040D"/>
     <w:rsid w:val="00094B58"/>
     <w:rsid w:val="00094CEE"/>
     <w:rsid w:val="00097FC7"/>
     <w:rsid w:val="000A06BE"/>
     <w:rsid w:val="000A0A49"/>
     <w:rsid w:val="000A3E38"/>
     <w:rsid w:val="000A70B5"/>
     <w:rsid w:val="000C565C"/>
     <w:rsid w:val="000C5D00"/>
     <w:rsid w:val="000C731C"/>
     <w:rsid w:val="000D0A4A"/>
     <w:rsid w:val="000D115A"/>
     <w:rsid w:val="000F1D4D"/>
     <w:rsid w:val="000F22C2"/>
     <w:rsid w:val="001010DC"/>
     <w:rsid w:val="001018AE"/>
     <w:rsid w:val="001025F1"/>
     <w:rsid w:val="00111B40"/>
     <w:rsid w:val="00122947"/>
     <w:rsid w:val="00127F2E"/>
     <w:rsid w:val="00130DA6"/>
     <w:rsid w:val="00131A50"/>
     <w:rsid w:val="00132880"/>
     <w:rsid w:val="001442BA"/>
     <w:rsid w:val="001467C7"/>
     <w:rsid w:val="00162522"/>
     <w:rsid w:val="00163EDE"/>
     <w:rsid w:val="00164ACD"/>
+    <w:rsid w:val="00175E6A"/>
     <w:rsid w:val="00180C8B"/>
     <w:rsid w:val="001940DA"/>
     <w:rsid w:val="001952BE"/>
     <w:rsid w:val="00197BA9"/>
     <w:rsid w:val="001A2DCF"/>
     <w:rsid w:val="001A5E82"/>
     <w:rsid w:val="001C1494"/>
     <w:rsid w:val="001C5C28"/>
     <w:rsid w:val="001C5FD3"/>
     <w:rsid w:val="001C752F"/>
     <w:rsid w:val="001E76A6"/>
     <w:rsid w:val="001F1102"/>
     <w:rsid w:val="001F2CC6"/>
     <w:rsid w:val="001F2F99"/>
     <w:rsid w:val="00203129"/>
     <w:rsid w:val="002038F3"/>
     <w:rsid w:val="00213029"/>
     <w:rsid w:val="00216319"/>
     <w:rsid w:val="00216866"/>
     <w:rsid w:val="00227100"/>
     <w:rsid w:val="0023418B"/>
     <w:rsid w:val="00242B2A"/>
     <w:rsid w:val="002446B8"/>
     <w:rsid w:val="00247E20"/>
     <w:rsid w:val="00250E2D"/>
@@ -1951,88 +1964,94 @@
     <w:rsid w:val="00342ADF"/>
     <w:rsid w:val="0035022B"/>
     <w:rsid w:val="00357F5B"/>
     <w:rsid w:val="00375AA8"/>
     <w:rsid w:val="003814F7"/>
     <w:rsid w:val="00383D23"/>
     <w:rsid w:val="00384425"/>
     <w:rsid w:val="00397E5F"/>
     <w:rsid w:val="003A4CA7"/>
     <w:rsid w:val="003B0EDE"/>
     <w:rsid w:val="003B48C5"/>
     <w:rsid w:val="003C05B9"/>
     <w:rsid w:val="003C17C4"/>
     <w:rsid w:val="003C7D0F"/>
     <w:rsid w:val="003D09DF"/>
     <w:rsid w:val="003D105A"/>
     <w:rsid w:val="003D3E52"/>
     <w:rsid w:val="003D4854"/>
     <w:rsid w:val="003E0167"/>
     <w:rsid w:val="003F19EB"/>
     <w:rsid w:val="003F5357"/>
     <w:rsid w:val="003F537D"/>
     <w:rsid w:val="003F715A"/>
     <w:rsid w:val="0040143E"/>
     <w:rsid w:val="004022F2"/>
+    <w:rsid w:val="00405C08"/>
     <w:rsid w:val="00411EF9"/>
     <w:rsid w:val="0041231D"/>
     <w:rsid w:val="004127DF"/>
     <w:rsid w:val="0041584B"/>
     <w:rsid w:val="00443032"/>
     <w:rsid w:val="00447B60"/>
     <w:rsid w:val="00451936"/>
     <w:rsid w:val="00451C3C"/>
     <w:rsid w:val="00453D00"/>
     <w:rsid w:val="004553AC"/>
     <w:rsid w:val="004604BD"/>
+    <w:rsid w:val="00467FA1"/>
     <w:rsid w:val="0047325C"/>
     <w:rsid w:val="004751F2"/>
     <w:rsid w:val="0047573F"/>
     <w:rsid w:val="00476531"/>
     <w:rsid w:val="004800F3"/>
     <w:rsid w:val="004827CC"/>
     <w:rsid w:val="00487831"/>
     <w:rsid w:val="00493743"/>
     <w:rsid w:val="00495ED9"/>
     <w:rsid w:val="00496DDF"/>
     <w:rsid w:val="004A5B98"/>
     <w:rsid w:val="004A6D41"/>
     <w:rsid w:val="004C2138"/>
     <w:rsid w:val="004D48EE"/>
     <w:rsid w:val="004D5637"/>
+    <w:rsid w:val="004D6A30"/>
     <w:rsid w:val="004E2842"/>
     <w:rsid w:val="004E5DBD"/>
     <w:rsid w:val="004E5DE9"/>
     <w:rsid w:val="004F092D"/>
+    <w:rsid w:val="004F7C59"/>
     <w:rsid w:val="005014E0"/>
     <w:rsid w:val="0050204C"/>
+    <w:rsid w:val="00514E0B"/>
     <w:rsid w:val="0051714E"/>
     <w:rsid w:val="00522FFD"/>
     <w:rsid w:val="005236BD"/>
     <w:rsid w:val="00525731"/>
     <w:rsid w:val="00531AEA"/>
     <w:rsid w:val="005501AF"/>
+    <w:rsid w:val="0055544D"/>
     <w:rsid w:val="005624D9"/>
     <w:rsid w:val="00566D20"/>
     <w:rsid w:val="005718E9"/>
     <w:rsid w:val="00572823"/>
     <w:rsid w:val="0057641D"/>
     <w:rsid w:val="00580653"/>
     <w:rsid w:val="0058356B"/>
     <w:rsid w:val="00590830"/>
     <w:rsid w:val="00592941"/>
     <w:rsid w:val="00593890"/>
     <w:rsid w:val="005A1F82"/>
     <w:rsid w:val="005A3369"/>
     <w:rsid w:val="005A3939"/>
     <w:rsid w:val="005A4D25"/>
     <w:rsid w:val="005A6B7A"/>
     <w:rsid w:val="005A6DB2"/>
     <w:rsid w:val="005B1E7C"/>
     <w:rsid w:val="005C732F"/>
     <w:rsid w:val="005D4994"/>
     <w:rsid w:val="005D7E74"/>
     <w:rsid w:val="005E5FE6"/>
     <w:rsid w:val="005F65B8"/>
     <w:rsid w:val="00602E62"/>
     <w:rsid w:val="00616ABE"/>
     <w:rsid w:val="006204EA"/>
@@ -2111,50 +2130,51 @@
     <w:rsid w:val="008455D8"/>
     <w:rsid w:val="00845A45"/>
     <w:rsid w:val="00845C40"/>
     <w:rsid w:val="008509C5"/>
     <w:rsid w:val="00854CC5"/>
     <w:rsid w:val="008638A3"/>
     <w:rsid w:val="00873729"/>
     <w:rsid w:val="00877DA0"/>
     <w:rsid w:val="00884211"/>
     <w:rsid w:val="008874A9"/>
     <w:rsid w:val="00893AED"/>
     <w:rsid w:val="00893D9C"/>
     <w:rsid w:val="008A5088"/>
     <w:rsid w:val="008B07F5"/>
     <w:rsid w:val="008B172A"/>
     <w:rsid w:val="008B2178"/>
     <w:rsid w:val="008B2870"/>
     <w:rsid w:val="008B5492"/>
     <w:rsid w:val="008B5CF0"/>
     <w:rsid w:val="008C4161"/>
     <w:rsid w:val="008C633B"/>
     <w:rsid w:val="008E331C"/>
     <w:rsid w:val="008E3752"/>
     <w:rsid w:val="008E5BDF"/>
     <w:rsid w:val="008F3609"/>
+    <w:rsid w:val="008F582A"/>
     <w:rsid w:val="00903D1F"/>
     <w:rsid w:val="009102CF"/>
     <w:rsid w:val="00911B8E"/>
     <w:rsid w:val="0091653A"/>
     <w:rsid w:val="0093285E"/>
     <w:rsid w:val="0093297A"/>
     <w:rsid w:val="00935F0A"/>
     <w:rsid w:val="00956A0F"/>
     <w:rsid w:val="00957C13"/>
     <w:rsid w:val="00965B78"/>
     <w:rsid w:val="00970035"/>
     <w:rsid w:val="00971D62"/>
     <w:rsid w:val="00976050"/>
     <w:rsid w:val="009846F6"/>
     <w:rsid w:val="009966DB"/>
     <w:rsid w:val="009A39C8"/>
     <w:rsid w:val="009B0B7F"/>
     <w:rsid w:val="009C117B"/>
     <w:rsid w:val="009E7976"/>
     <w:rsid w:val="009F30A9"/>
     <w:rsid w:val="009F5A7B"/>
     <w:rsid w:val="00A01022"/>
     <w:rsid w:val="00A03D05"/>
     <w:rsid w:val="00A067A9"/>
     <w:rsid w:val="00A144BD"/>
@@ -2232,56 +2252,58 @@
     <w:rsid w:val="00C8639D"/>
     <w:rsid w:val="00C906E0"/>
     <w:rsid w:val="00C960A4"/>
     <w:rsid w:val="00CA0BBF"/>
     <w:rsid w:val="00CA0CA3"/>
     <w:rsid w:val="00CA23B0"/>
     <w:rsid w:val="00CB12C9"/>
     <w:rsid w:val="00CC51D6"/>
     <w:rsid w:val="00CD4A42"/>
     <w:rsid w:val="00CE4C0D"/>
     <w:rsid w:val="00CE6ECB"/>
     <w:rsid w:val="00CF1016"/>
     <w:rsid w:val="00CF5F41"/>
     <w:rsid w:val="00D01345"/>
     <w:rsid w:val="00D05E1B"/>
     <w:rsid w:val="00D16CEF"/>
     <w:rsid w:val="00D20371"/>
     <w:rsid w:val="00D2165B"/>
     <w:rsid w:val="00D23A1D"/>
     <w:rsid w:val="00D243C8"/>
     <w:rsid w:val="00D27BCD"/>
     <w:rsid w:val="00D33A62"/>
     <w:rsid w:val="00D3765A"/>
     <w:rsid w:val="00D40F2E"/>
     <w:rsid w:val="00D43C5C"/>
+    <w:rsid w:val="00D45051"/>
     <w:rsid w:val="00D47C0D"/>
     <w:rsid w:val="00D54556"/>
     <w:rsid w:val="00D57199"/>
     <w:rsid w:val="00D61AFD"/>
     <w:rsid w:val="00D67655"/>
     <w:rsid w:val="00D8432F"/>
+    <w:rsid w:val="00D845A0"/>
     <w:rsid w:val="00D86914"/>
     <w:rsid w:val="00DA0035"/>
     <w:rsid w:val="00DA2F4E"/>
     <w:rsid w:val="00DA40CD"/>
     <w:rsid w:val="00DA6D52"/>
     <w:rsid w:val="00DB0E48"/>
     <w:rsid w:val="00DB5158"/>
     <w:rsid w:val="00DB5F04"/>
     <w:rsid w:val="00DB71C8"/>
     <w:rsid w:val="00DC4D03"/>
     <w:rsid w:val="00DC789A"/>
     <w:rsid w:val="00DD2A1F"/>
     <w:rsid w:val="00DD5282"/>
     <w:rsid w:val="00DD6B9A"/>
     <w:rsid w:val="00DE1E9A"/>
     <w:rsid w:val="00DF267A"/>
     <w:rsid w:val="00DF31FD"/>
     <w:rsid w:val="00DF4BD1"/>
     <w:rsid w:val="00E04911"/>
     <w:rsid w:val="00E05621"/>
     <w:rsid w:val="00E12BFC"/>
     <w:rsid w:val="00E145BB"/>
     <w:rsid w:val="00E14827"/>
     <w:rsid w:val="00E217A4"/>
     <w:rsid w:val="00E230EC"/>
@@ -3783,70 +3805,70 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C49B7E6-9EAD-4CC9-9EDE-45284EF5924C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>217</Words>
-  <Characters>1439</Characters>
+  <Words>226</Words>
+  <Characters>1498</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>110</Lines>
-  <Paragraphs>45</Paragraphs>
+  <Lines>115</Lines>
+  <Paragraphs>47</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Holstebro Kommune</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1611</CharactersWithSpaces>
+  <CharactersWithSpaces>1677</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Underretning efter barnets lov §133</dc:title>
   <dc:subject/>
   <dc:creator>Heidi Væggemose (Holstebro Kommune)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>