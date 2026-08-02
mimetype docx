--- v1 (2026-05-03)
+++ v2 (2026-08-02)
@@ -4,63 +4,63 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2E6C2533" w14:textId="77777777" w:rsidR="008F582A" w:rsidRDefault="006A14BE" w:rsidP="008F582A">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="da-DK"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40553856" wp14:editId="6135F373">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40553856" wp14:editId="75E6BB5C">
             <wp:simplePos x="5114925" y="542925"/>
             <wp:positionH relativeFrom="column">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="1757671" cy="779228"/>
             <wp:effectExtent l="0" t="0" r="0" b="1905"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1" name="Billede 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Billede 1">
@@ -85,57 +85,51 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1757671" cy="779228"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="60752696" w14:textId="77777777" w:rsidR="008F582A" w:rsidRPr="008F582A" w:rsidRDefault="008F582A" w:rsidP="008F582A"/>
     <w:p w14:paraId="4CD3D5FC" w14:textId="77777777" w:rsidR="008F582A" w:rsidRPr="008F582A" w:rsidRDefault="008F582A" w:rsidP="008F582A"/>
     <w:p w14:paraId="27C974B2" w14:textId="424939FC" w:rsidR="00130DA6" w:rsidRPr="008F582A" w:rsidRDefault="008F582A" w:rsidP="008F582A">
       <w:pPr>
         <w:pStyle w:val="Overskrift1"/>
       </w:pPr>
       <w:r w:rsidRPr="008F582A">
-        <w:t>Underretning</w:t>
-[...5 lines deleted...]
-        <w:t>efter barnets lov § 133</w:t>
+        <w:t>Underretning efter barnets lov § 133</w:t>
       </w:r>
       <w:r w:rsidRPr="008F582A">
         <w:br w:type="textWrapping" w:clear="all"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabel-Gitter"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Sendes til"/>
         <w:tblDescription w:val="Send din underretnng til vores sikre postkase"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4786"/>
         <w:gridCol w:w="4786"/>
       </w:tblGrid>
       <w:tr w:rsidR="006A14BE" w14:paraId="2071D6A0" w14:textId="77777777" w:rsidTr="00D45051">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
           </w:tcPr>
           <w:p w14:paraId="768EA82D" w14:textId="77777777" w:rsidR="006A14BE" w:rsidRPr="0050204C" w:rsidRDefault="00CE6ECB" w:rsidP="006A14BE">
             <w:pPr>
@@ -151,56 +145,56 @@
               </w:rPr>
               <w:t>Sendes til</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
           </w:tcPr>
           <w:p w14:paraId="59D6CC8B" w14:textId="77777777" w:rsidR="000F22C2" w:rsidRDefault="000F22C2" w:rsidP="006A14BE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CE6ECB" w14:paraId="26D22EA3" w14:textId="77777777" w:rsidTr="00D45051">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A4381B4" w14:textId="7295313B" w:rsidR="00CE6ECB" w:rsidRDefault="004D6A30" w:rsidP="006A14BE">
+          <w:p w14:paraId="4A4381B4" w14:textId="7295313B" w:rsidR="00CE6ECB" w:rsidRDefault="00D45051" w:rsidP="006A14BE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:tooltip="Skriv til Børn og Unge" w:history="1">
-              <w:r w:rsidR="00D45051">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Boern.unge@holstebro.dk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00713DA6">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1AD3BE78" w14:textId="77777777" w:rsidR="00CE6ECB" w:rsidRDefault="00CE6ECB" w:rsidP="006A14BE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Holstebro Kommune</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="483EC089" w14:textId="77777777" w:rsidR="00CE6ECB" w:rsidRDefault="00CE6ECB" w:rsidP="006A14BE">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Familiesektionen </w:t>
             </w:r>
@@ -663,124 +657,127 @@
             </w:r>
             <w:r w:rsidR="00A873F0">
               <w:t xml:space="preserve"> forældre og barnet</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7426007B" w14:textId="77777777" w:rsidR="0050204C" w:rsidRDefault="0050204C" w:rsidP="006A14BE">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabel-Gitter"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Oplysninger om skole eller dagtilbud"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4786"/>
-        <w:gridCol w:w="4786"/>
+        <w:gridCol w:w="4544"/>
+        <w:gridCol w:w="242"/>
       </w:tblGrid>
       <w:tr w:rsidR="006944D9" w14:paraId="42739021" w14:textId="77777777" w:rsidTr="00D45051">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
           </w:tcPr>
           <w:p w14:paraId="70ED6811" w14:textId="77777777" w:rsidR="006944D9" w:rsidRPr="00DF31FD" w:rsidRDefault="006944D9" w:rsidP="00DF31FD">
             <w:pPr>
               <w:pStyle w:val="Listeafsnit"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF31FD">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Data på barnet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
           </w:tcPr>
           <w:p w14:paraId="5EBE37E7" w14:textId="77777777" w:rsidR="006944D9" w:rsidRDefault="006944D9" w:rsidP="001D515A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006944D9" w14:paraId="634AD5BA" w14:textId="77777777" w:rsidTr="00D45051">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="666D1B73" w14:textId="77777777" w:rsidR="006944D9" w:rsidRPr="006944D9" w:rsidRDefault="006944D9" w:rsidP="001D515A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Nuværende skole/dagtilbud</w:t>
             </w:r>
             <w:r w:rsidR="00A873F0">
               <w:t xml:space="preserve"> og hvor længe har barnet går der</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="02C30657" w14:textId="77777777" w:rsidR="006944D9" w:rsidRDefault="006944D9" w:rsidP="001D515A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Navn på klasselærer/kontaktp</w:t>
             </w:r>
             <w:r w:rsidR="005B1E7C">
               <w:t>ædagog</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0ED6D8E1" w14:textId="77777777" w:rsidR="006944D9" w:rsidRDefault="006944D9" w:rsidP="001D515A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -789,62 +786,102 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="48F634EF" w14:textId="77777777" w:rsidR="006944D9" w:rsidRDefault="006944D9" w:rsidP="001D515A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Hvilket klassetrin: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28599209" w14:textId="77777777" w:rsidR="006944D9" w:rsidRDefault="006944D9" w:rsidP="001D515A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="0F443B9D" w14:textId="77777777" w:rsidR="006944D9" w:rsidRDefault="006944D9" w:rsidP="001D515A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Evt. oplysninger om tidligere skole/dagtilbud: </w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0031526B" w14:paraId="001C8BA0" w14:textId="77777777" w:rsidTr="0031526B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9330" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="46218DA5" w14:textId="6994F1C6" w:rsidR="0031526B" w:rsidRDefault="0031526B" w:rsidP="001D515A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Ej kendskab til data på barnet: Sæt x her</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7837CDFA" w14:textId="77777777" w:rsidR="0031526B" w:rsidRDefault="0031526B" w:rsidP="001D515A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="242" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FE5DB58" w14:textId="6FC5A4D8" w:rsidR="0031526B" w:rsidRDefault="0031526B" w:rsidP="001D515A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="39E9EE0C" w14:textId="77777777" w:rsidR="006944D9" w:rsidRDefault="006944D9" w:rsidP="006A14BE">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabel-Gitter"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblDescription w:val="Hvordan kender du barnet?"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9572"/>
       </w:tblGrid>
       <w:tr w:rsidR="009C117B" w14:paraId="588FA32D" w14:textId="77777777" w:rsidTr="00D45051">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9572" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
           </w:tcPr>
@@ -1016,51 +1053,50 @@
       <w:tr w:rsidR="00AA5F55" w14:paraId="4CC548AC" w14:textId="77777777" w:rsidTr="00D45051">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9572" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
           </w:tcPr>
           <w:p w14:paraId="2BB7FF2E" w14:textId="77777777" w:rsidR="00AA5F55" w:rsidRPr="00451936" w:rsidRDefault="00AA5F55" w:rsidP="00451936">
             <w:pPr>
               <w:pStyle w:val="Listeafsnit"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451936">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Observationer og beskrivelse af barnet og forældrene</w:t>
             </w:r>
             <w:r w:rsidR="00451936">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>, herunder hvad bekymrer og hvad fungerer</w:t>
             </w:r>
             <w:r w:rsidRPr="00451936">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> (jf. </w:t>
             </w:r>
             <w:r w:rsidR="005A6DB2" w:rsidRPr="00451936">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">ovenstående </w:t>
             </w:r>
             <w:r w:rsidRPr="00451936">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">vejledning) </w:t>
@@ -1366,116 +1402,114 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5DAC9093" w14:textId="77777777" w:rsidR="000C731C" w:rsidRDefault="000C731C" w:rsidP="001D515A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="403339B5" w14:textId="77777777" w:rsidR="000C731C" w:rsidRDefault="000C731C" w:rsidP="001D515A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="29B7BA33" w14:textId="77777777" w:rsidR="000C731C" w:rsidRDefault="000C731C" w:rsidP="006A14BE">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabel-Gitter"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0480" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Andre vigtige og relevante forhold"/>
+        <w:tblDescription w:val="Andre vigtige forhold"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4531"/>
         <w:gridCol w:w="1858"/>
         <w:gridCol w:w="3183"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AF7C5C" w14:paraId="26AE8503" w14:textId="77777777" w:rsidTr="004D6A30">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00AF7C5C" w14:paraId="26AE8503" w14:textId="77777777" w:rsidTr="00D94C3E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9572" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
           </w:tcPr>
           <w:p w14:paraId="086F08BA" w14:textId="77777777" w:rsidR="00AF7C5C" w:rsidRPr="0005445F" w:rsidRDefault="00AF7C5C" w:rsidP="0005445F">
             <w:pPr>
               <w:pStyle w:val="Listeafsnit"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0005445F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Andre vigtige og relevante forhold (jf. ovenstående vejledning) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF7C5C" w14:paraId="61587B92" w14:textId="77777777" w:rsidTr="004D6A30">
+      <w:tr w:rsidR="00AF7C5C" w14:paraId="61587B92" w14:textId="77777777" w:rsidTr="00D94C3E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9572" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="10319BD6" w14:textId="77777777" w:rsidR="00AF7C5C" w:rsidRDefault="00AF7C5C" w:rsidP="001D515A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5A3408C1" w14:textId="77777777" w:rsidR="00AF7C5C" w:rsidRDefault="00AF7C5C" w:rsidP="001D515A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1940ADCE" w14:textId="77777777" w:rsidR="00AF7C5C" w:rsidRDefault="00AF7C5C" w:rsidP="001D515A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC51D6" w14:paraId="13CF3648" w14:textId="77777777" w:rsidTr="004D6A30">
+      <w:tr w:rsidR="00CC51D6" w14:paraId="13CF3648" w14:textId="77777777" w:rsidTr="00D94C3E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="722EC1F5" w14:textId="77777777" w:rsidR="00CC51D6" w:rsidRDefault="00CC51D6" w:rsidP="00CC51D6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1858" w:type="dxa"/>
             <w:tcBorders>
@@ -1508,78 +1542,78 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0F6211E5" w14:textId="77777777" w:rsidR="00CC51D6" w:rsidRDefault="00CC51D6" w:rsidP="00227100">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CC51D6" w:rsidSect="009C117B">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="1077" w:bottom="851" w:left="1247" w:header="425" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FC7D630" w14:textId="77777777" w:rsidR="00DC789A" w:rsidRDefault="00DC789A" w:rsidP="00291C7F">
+    <w:p w14:paraId="60193E00" w14:textId="77777777" w:rsidR="00BA33F5" w:rsidRDefault="00BA33F5" w:rsidP="00291C7F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0070A983" w14:textId="77777777" w:rsidR="00DC789A" w:rsidRDefault="00DC789A"/>
+    <w:p w14:paraId="436C60F7" w14:textId="77777777" w:rsidR="00BA33F5" w:rsidRDefault="00BA33F5"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D559EFA" w14:textId="77777777" w:rsidR="00DC789A" w:rsidRDefault="00DC789A" w:rsidP="00291C7F">
+    <w:p w14:paraId="7336BC0A" w14:textId="77777777" w:rsidR="00BA33F5" w:rsidRDefault="00BA33F5" w:rsidP="00291C7F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38C0D7A1" w14:textId="77777777" w:rsidR="00DC789A" w:rsidRDefault="00DC789A"/>
+    <w:p w14:paraId="15D8C5D8" w14:textId="77777777" w:rsidR="00BA33F5" w:rsidRDefault="00BA33F5"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -1596,170 +1630,170 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Algerian">
     <w:panose1 w:val="04020705040A02060702"/>
     <w:charset w:val="00"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2028408993"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="11F02C78" w14:textId="77777777" w:rsidR="00845C40" w:rsidRDefault="00845C40">
         <w:pPr>
           <w:pStyle w:val="Sidefod"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="007F2DF2">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="45E6B077" w14:textId="77777777" w:rsidR="00845C40" w:rsidRDefault="00845C40">
     <w:pPr>
       <w:pStyle w:val="Sidefod"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1085529140"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="0478F023" w14:textId="77777777" w:rsidR="00845C40" w:rsidRDefault="00845C40">
         <w:pPr>
           <w:pStyle w:val="Sidefod"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="007F2DF2">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2EA1318D" w14:textId="77777777" w:rsidR="00845C40" w:rsidRDefault="00845C40">
     <w:pPr>
       <w:pStyle w:val="Sidefod"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0873F4F7" w14:textId="77777777" w:rsidR="00DC789A" w:rsidRDefault="00DC789A" w:rsidP="00291C7F">
+    <w:p w14:paraId="698E0B73" w14:textId="77777777" w:rsidR="00BA33F5" w:rsidRDefault="00BA33F5" w:rsidP="00291C7F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63896F23" w14:textId="77777777" w:rsidR="00DC789A" w:rsidRDefault="00DC789A"/>
+    <w:p w14:paraId="095A2E78" w14:textId="77777777" w:rsidR="00BA33F5" w:rsidRDefault="00BA33F5"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0FB85168" w14:textId="77777777" w:rsidR="00DC789A" w:rsidRDefault="00DC789A" w:rsidP="00291C7F">
+    <w:p w14:paraId="438E1735" w14:textId="77777777" w:rsidR="00BA33F5" w:rsidRDefault="00BA33F5" w:rsidP="00291C7F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D17C193" w14:textId="77777777" w:rsidR="00DC789A" w:rsidRDefault="00DC789A"/>
+    <w:p w14:paraId="3D1D28A4" w14:textId="77777777" w:rsidR="00BA33F5" w:rsidRDefault="00BA33F5"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="467A78C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="630C56DE"/>
     <w:lvl w:ilvl="0" w:tplc="0406000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04060019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -1812,78 +1846,78 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0406001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="102120026">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
-    <w:docVar w:name="AssistResultSummary" w:val="{&quot;LastUpdated&quot;:&quot;2026-04-24T11:04:37.8171723+02:00&quot;,&quot;Checksum&quot;:&quot;c1565db4252d6189e787b9888dd1ed6a&quot;,&quot;IsAccessible&quot;:true,&quot;Settings&quot;:{&quot;CreatePdfUa&quot;:2}}"/>
+    <w:docVar w:name="AssistResultSummary" w:val="{&quot;LastUpdated&quot;:&quot;2026-07-01T11:59:09.420021+02:00&quot;,&quot;Checksum&quot;:&quot;0516723893beacbee15c142fa8c3f540&quot;,&quot;IsAccessible&quot;:true,&quot;Settings&quot;:{&quot;CreatePdfUa&quot;:2}}"/>
     <w:docVar w:name="Encrypted_CloudStatistics_StoryID" w:val="2pxgmG17Dtb/QbjdZRDSsWJRxDOxj2vR/boevwTq6mK1sciCYg/Df3qLp1buDmWI"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="007D1EDD"/>
     <w:rsid w:val="00004AA3"/>
     <w:rsid w:val="00013EA4"/>
     <w:rsid w:val="00014751"/>
     <w:rsid w:val="00014A0A"/>
     <w:rsid w:val="00023F51"/>
     <w:rsid w:val="00027B0C"/>
     <w:rsid w:val="00027C81"/>
     <w:rsid w:val="00033891"/>
     <w:rsid w:val="00035465"/>
     <w:rsid w:val="0004385B"/>
     <w:rsid w:val="0004516D"/>
     <w:rsid w:val="000529FF"/>
     <w:rsid w:val="00053DF0"/>
     <w:rsid w:val="0005445F"/>
     <w:rsid w:val="00056E86"/>
     <w:rsid w:val="00083C31"/>
     <w:rsid w:val="00084FB3"/>
     <w:rsid w:val="000900FD"/>
     <w:rsid w:val="0009040D"/>
     <w:rsid w:val="00094B58"/>
     <w:rsid w:val="00094CEE"/>
@@ -1935,50 +1969,51 @@
     <w:rsid w:val="00216866"/>
     <w:rsid w:val="00227100"/>
     <w:rsid w:val="0023418B"/>
     <w:rsid w:val="00242B2A"/>
     <w:rsid w:val="002446B8"/>
     <w:rsid w:val="00247E20"/>
     <w:rsid w:val="00250E2D"/>
     <w:rsid w:val="0025606C"/>
     <w:rsid w:val="00266E02"/>
     <w:rsid w:val="002672B5"/>
     <w:rsid w:val="00286C88"/>
     <w:rsid w:val="00287F78"/>
     <w:rsid w:val="002905E8"/>
     <w:rsid w:val="00291C7F"/>
     <w:rsid w:val="00293628"/>
     <w:rsid w:val="002A1925"/>
     <w:rsid w:val="002B099A"/>
     <w:rsid w:val="002B5410"/>
     <w:rsid w:val="002C14DA"/>
     <w:rsid w:val="002D4AEF"/>
     <w:rsid w:val="002F29C1"/>
     <w:rsid w:val="00300B16"/>
     <w:rsid w:val="00310F3F"/>
     <w:rsid w:val="00311416"/>
     <w:rsid w:val="00314A75"/>
+    <w:rsid w:val="0031526B"/>
     <w:rsid w:val="003224BD"/>
     <w:rsid w:val="00324500"/>
     <w:rsid w:val="00332004"/>
     <w:rsid w:val="00332D06"/>
     <w:rsid w:val="00342ADF"/>
     <w:rsid w:val="0035022B"/>
     <w:rsid w:val="00357F5B"/>
     <w:rsid w:val="00375AA8"/>
     <w:rsid w:val="003814F7"/>
     <w:rsid w:val="00383D23"/>
     <w:rsid w:val="00384425"/>
     <w:rsid w:val="00397E5F"/>
     <w:rsid w:val="003A4CA7"/>
     <w:rsid w:val="003B0EDE"/>
     <w:rsid w:val="003B48C5"/>
     <w:rsid w:val="003C05B9"/>
     <w:rsid w:val="003C17C4"/>
     <w:rsid w:val="003C7D0F"/>
     <w:rsid w:val="003D09DF"/>
     <w:rsid w:val="003D105A"/>
     <w:rsid w:val="003D3E52"/>
     <w:rsid w:val="003D4854"/>
     <w:rsid w:val="003E0167"/>
     <w:rsid w:val="003F19EB"/>
     <w:rsid w:val="003F5357"/>
@@ -2067,50 +2102,51 @@
     <w:rsid w:val="00671C4D"/>
     <w:rsid w:val="00673934"/>
     <w:rsid w:val="00690D94"/>
     <w:rsid w:val="00693091"/>
     <w:rsid w:val="006944D9"/>
     <w:rsid w:val="006A14BE"/>
     <w:rsid w:val="006A409C"/>
     <w:rsid w:val="006A5A77"/>
     <w:rsid w:val="006B277A"/>
     <w:rsid w:val="006B402E"/>
     <w:rsid w:val="006B6486"/>
     <w:rsid w:val="006B688F"/>
     <w:rsid w:val="006C2796"/>
     <w:rsid w:val="006C287F"/>
     <w:rsid w:val="006C419A"/>
     <w:rsid w:val="006D0FB4"/>
     <w:rsid w:val="006D4B69"/>
     <w:rsid w:val="006E0998"/>
     <w:rsid w:val="006E2D6A"/>
     <w:rsid w:val="006E6646"/>
     <w:rsid w:val="006F37C6"/>
     <w:rsid w:val="006F45F9"/>
     <w:rsid w:val="00703EB1"/>
     <w:rsid w:val="007059B3"/>
     <w:rsid w:val="00713DA6"/>
+    <w:rsid w:val="007261A3"/>
     <w:rsid w:val="007267DC"/>
     <w:rsid w:val="00730291"/>
     <w:rsid w:val="00730F03"/>
     <w:rsid w:val="00732347"/>
     <w:rsid w:val="00737772"/>
     <w:rsid w:val="00742180"/>
     <w:rsid w:val="00750A92"/>
     <w:rsid w:val="007719ED"/>
     <w:rsid w:val="0078196C"/>
     <w:rsid w:val="00782332"/>
     <w:rsid w:val="007831CC"/>
     <w:rsid w:val="00792C3E"/>
     <w:rsid w:val="00792D2E"/>
     <w:rsid w:val="0079604F"/>
     <w:rsid w:val="00796525"/>
     <w:rsid w:val="007A2DBD"/>
     <w:rsid w:val="007B0CF0"/>
     <w:rsid w:val="007B0F2E"/>
     <w:rsid w:val="007B7745"/>
     <w:rsid w:val="007C52A5"/>
     <w:rsid w:val="007C5B2F"/>
     <w:rsid w:val="007D1EDD"/>
     <w:rsid w:val="007D3337"/>
     <w:rsid w:val="007D6808"/>
     <w:rsid w:val="007D707C"/>
@@ -2135,112 +2171,115 @@
     <w:rsid w:val="008638A3"/>
     <w:rsid w:val="00873729"/>
     <w:rsid w:val="00877DA0"/>
     <w:rsid w:val="00884211"/>
     <w:rsid w:val="008874A9"/>
     <w:rsid w:val="00893AED"/>
     <w:rsid w:val="00893D9C"/>
     <w:rsid w:val="008A5088"/>
     <w:rsid w:val="008B07F5"/>
     <w:rsid w:val="008B172A"/>
     <w:rsid w:val="008B2178"/>
     <w:rsid w:val="008B2870"/>
     <w:rsid w:val="008B5492"/>
     <w:rsid w:val="008B5CF0"/>
     <w:rsid w:val="008C4161"/>
     <w:rsid w:val="008C633B"/>
     <w:rsid w:val="008E331C"/>
     <w:rsid w:val="008E3752"/>
     <w:rsid w:val="008E5BDF"/>
     <w:rsid w:val="008F3609"/>
     <w:rsid w:val="008F582A"/>
     <w:rsid w:val="00903D1F"/>
     <w:rsid w:val="009102CF"/>
     <w:rsid w:val="00911B8E"/>
     <w:rsid w:val="0091653A"/>
+    <w:rsid w:val="00916FB5"/>
     <w:rsid w:val="0093285E"/>
     <w:rsid w:val="0093297A"/>
     <w:rsid w:val="00935F0A"/>
     <w:rsid w:val="00956A0F"/>
     <w:rsid w:val="00957C13"/>
     <w:rsid w:val="00965B78"/>
     <w:rsid w:val="00970035"/>
     <w:rsid w:val="00971D62"/>
     <w:rsid w:val="00976050"/>
     <w:rsid w:val="009846F6"/>
     <w:rsid w:val="009966DB"/>
     <w:rsid w:val="009A39C8"/>
     <w:rsid w:val="009B0B7F"/>
     <w:rsid w:val="009C117B"/>
     <w:rsid w:val="009E7976"/>
     <w:rsid w:val="009F30A9"/>
     <w:rsid w:val="009F5A7B"/>
     <w:rsid w:val="00A01022"/>
     <w:rsid w:val="00A03D05"/>
     <w:rsid w:val="00A067A9"/>
     <w:rsid w:val="00A144BD"/>
     <w:rsid w:val="00A33726"/>
     <w:rsid w:val="00A34A66"/>
     <w:rsid w:val="00A36F29"/>
     <w:rsid w:val="00A51B11"/>
     <w:rsid w:val="00A51BDA"/>
+    <w:rsid w:val="00A56C6A"/>
     <w:rsid w:val="00A64FD2"/>
     <w:rsid w:val="00A70A3D"/>
     <w:rsid w:val="00A7317F"/>
     <w:rsid w:val="00A7343B"/>
     <w:rsid w:val="00A80650"/>
     <w:rsid w:val="00A854AF"/>
     <w:rsid w:val="00A873F0"/>
     <w:rsid w:val="00A90874"/>
     <w:rsid w:val="00AA5F55"/>
     <w:rsid w:val="00AB09BE"/>
     <w:rsid w:val="00AB0A0E"/>
     <w:rsid w:val="00AB6EFD"/>
     <w:rsid w:val="00AE6829"/>
     <w:rsid w:val="00AF1959"/>
     <w:rsid w:val="00AF5083"/>
     <w:rsid w:val="00AF7275"/>
     <w:rsid w:val="00AF759D"/>
     <w:rsid w:val="00AF7C5C"/>
     <w:rsid w:val="00B01441"/>
     <w:rsid w:val="00B02415"/>
     <w:rsid w:val="00B10D18"/>
     <w:rsid w:val="00B12BF4"/>
     <w:rsid w:val="00B14257"/>
     <w:rsid w:val="00B31A7D"/>
     <w:rsid w:val="00B41D79"/>
     <w:rsid w:val="00B43B96"/>
     <w:rsid w:val="00B46199"/>
     <w:rsid w:val="00B56394"/>
     <w:rsid w:val="00B67090"/>
     <w:rsid w:val="00B74A35"/>
     <w:rsid w:val="00B910BE"/>
     <w:rsid w:val="00B931DC"/>
     <w:rsid w:val="00B939A6"/>
     <w:rsid w:val="00BA155F"/>
     <w:rsid w:val="00BA276B"/>
     <w:rsid w:val="00BA2982"/>
+    <w:rsid w:val="00BA33F5"/>
     <w:rsid w:val="00BA6AE5"/>
     <w:rsid w:val="00BB3523"/>
     <w:rsid w:val="00BC43BE"/>
     <w:rsid w:val="00BC7669"/>
     <w:rsid w:val="00BD5E81"/>
     <w:rsid w:val="00BE142E"/>
     <w:rsid w:val="00BE4FA4"/>
     <w:rsid w:val="00BF2644"/>
     <w:rsid w:val="00BF755E"/>
     <w:rsid w:val="00C13825"/>
     <w:rsid w:val="00C144E2"/>
     <w:rsid w:val="00C1782E"/>
     <w:rsid w:val="00C211A8"/>
     <w:rsid w:val="00C33C1A"/>
     <w:rsid w:val="00C42FEA"/>
     <w:rsid w:val="00C4515C"/>
     <w:rsid w:val="00C47E37"/>
     <w:rsid w:val="00C546F2"/>
     <w:rsid w:val="00C56B6D"/>
     <w:rsid w:val="00C57E91"/>
     <w:rsid w:val="00C60188"/>
     <w:rsid w:val="00C60C7A"/>
     <w:rsid w:val="00C61D9A"/>
     <w:rsid w:val="00C7330F"/>
     <w:rsid w:val="00C73429"/>
@@ -2261,50 +2300,51 @@
     <w:rsid w:val="00CE4C0D"/>
     <w:rsid w:val="00CE6ECB"/>
     <w:rsid w:val="00CF1016"/>
     <w:rsid w:val="00CF5F41"/>
     <w:rsid w:val="00D01345"/>
     <w:rsid w:val="00D05E1B"/>
     <w:rsid w:val="00D16CEF"/>
     <w:rsid w:val="00D20371"/>
     <w:rsid w:val="00D2165B"/>
     <w:rsid w:val="00D23A1D"/>
     <w:rsid w:val="00D243C8"/>
     <w:rsid w:val="00D27BCD"/>
     <w:rsid w:val="00D33A62"/>
     <w:rsid w:val="00D3765A"/>
     <w:rsid w:val="00D40F2E"/>
     <w:rsid w:val="00D43C5C"/>
     <w:rsid w:val="00D45051"/>
     <w:rsid w:val="00D47C0D"/>
     <w:rsid w:val="00D54556"/>
     <w:rsid w:val="00D57199"/>
     <w:rsid w:val="00D61AFD"/>
     <w:rsid w:val="00D67655"/>
     <w:rsid w:val="00D8432F"/>
     <w:rsid w:val="00D845A0"/>
     <w:rsid w:val="00D86914"/>
+    <w:rsid w:val="00D94C3E"/>
     <w:rsid w:val="00DA0035"/>
     <w:rsid w:val="00DA2F4E"/>
     <w:rsid w:val="00DA40CD"/>
     <w:rsid w:val="00DA6D52"/>
     <w:rsid w:val="00DB0E48"/>
     <w:rsid w:val="00DB5158"/>
     <w:rsid w:val="00DB5F04"/>
     <w:rsid w:val="00DB71C8"/>
     <w:rsid w:val="00DC4D03"/>
     <w:rsid w:val="00DC789A"/>
     <w:rsid w:val="00DD2A1F"/>
     <w:rsid w:val="00DD5282"/>
     <w:rsid w:val="00DD6B9A"/>
     <w:rsid w:val="00DE1E9A"/>
     <w:rsid w:val="00DF267A"/>
     <w:rsid w:val="00DF31FD"/>
     <w:rsid w:val="00DF4BD1"/>
     <w:rsid w:val="00E04911"/>
     <w:rsid w:val="00E05621"/>
     <w:rsid w:val="00E12BFC"/>
     <w:rsid w:val="00E145BB"/>
     <w:rsid w:val="00E14827"/>
     <w:rsid w:val="00E217A4"/>
     <w:rsid w:val="00E230EC"/>
     <w:rsid w:val="00E244B6"/>
@@ -2328,96 +2368,97 @@
     <w:rsid w:val="00E93AEB"/>
     <w:rsid w:val="00E964EC"/>
     <w:rsid w:val="00E96AFA"/>
     <w:rsid w:val="00E974EF"/>
     <w:rsid w:val="00EA25C3"/>
     <w:rsid w:val="00EB4CD5"/>
     <w:rsid w:val="00EC73BC"/>
     <w:rsid w:val="00EC7E98"/>
     <w:rsid w:val="00EE4FBC"/>
     <w:rsid w:val="00EF25AD"/>
     <w:rsid w:val="00EF2EE1"/>
     <w:rsid w:val="00F01536"/>
     <w:rsid w:val="00F0569C"/>
     <w:rsid w:val="00F07DBF"/>
     <w:rsid w:val="00F11EC1"/>
     <w:rsid w:val="00F15084"/>
     <w:rsid w:val="00F21587"/>
     <w:rsid w:val="00F2712A"/>
     <w:rsid w:val="00F33D96"/>
     <w:rsid w:val="00F4361E"/>
     <w:rsid w:val="00F45E7C"/>
     <w:rsid w:val="00F4771A"/>
     <w:rsid w:val="00F5022A"/>
     <w:rsid w:val="00F51EA2"/>
     <w:rsid w:val="00F6742F"/>
+    <w:rsid w:val="00F727E1"/>
     <w:rsid w:val="00F7381A"/>
     <w:rsid w:val="00F805E0"/>
     <w:rsid w:val="00F814DE"/>
     <w:rsid w:val="00F818C8"/>
     <w:rsid w:val="00F84332"/>
     <w:rsid w:val="00F84477"/>
     <w:rsid w:val="00F943CC"/>
     <w:rsid w:val="00F95995"/>
     <w:rsid w:val="00F97277"/>
     <w:rsid w:val="00FB0C95"/>
     <w:rsid w:val="00FD3564"/>
     <w:rsid w:val="00FD379F"/>
     <w:rsid w:val="00FD48FE"/>
     <w:rsid w:val="00FF61A4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="da-DK" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4C152616"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E00FE28C-D1A4-439C-B6F5-5E3850E82700}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="da-DK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
@@ -3489,51 +3530,51 @@
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00A873F0"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Ulstomtale">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardskrifttypeiafsnit"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00713DA6"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.holstebro.dk/den-gode-skriftlige-underretning-vejledning-til-fagpersoner" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Boern.unge@holstebro.dk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kontortema">
   <a:themeElements>
     <a:clrScheme name="Kontor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -3805,70 +3846,70 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C49B7E6-9EAD-4CC9-9EDE-45284EF5924C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>226</Words>
-  <Characters>1498</Characters>
+  <Words>236</Words>
+  <Characters>1533</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-  <Lines>115</Lines>
+  <DocSecurity>4</DocSecurity>
+  <Lines>127</Lines>
   <Paragraphs>47</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Holstebro Kommune</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1677</CharactersWithSpaces>
+  <CharactersWithSpaces>1722</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Underretning efter barnets lov §133</dc:title>
   <dc:subject/>
   <dc:creator>Heidi Væggemose (Holstebro Kommune)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>